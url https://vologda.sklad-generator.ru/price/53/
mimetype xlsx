--- v0 (2026-06-03)
+++ v1 (2026-07-20)
@@ -67,78 +67,78 @@
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT440</t>
   </si>
   <si>
     <t>460 000</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt440/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT640</t>
   </si>
   <si>
     <t>680 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt640/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP галогенные 4 x 1kW</t>
   </si>
   <si>
-    <t>845 028</t>
+    <t>910 308</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-galogennye-4-x-1kw/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W LED</t>
   </si>
   <si>
-    <t>907 999</t>
+    <t>978 143</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W 9м LED</t>
   </si>
   <si>
-    <t>915 747</t>
+    <t>986 490</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-9m-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта CTG LTW3K</t>
   </si>
   <si>
-    <t>1 140 319</t>
+    <t>1 228 410</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/ctg/ltw3k/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
   </si>
   <si>
     <t>1 250 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
   </si>
   <si>
     <t>1 260 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-1400lys/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Energo MP6/230-2000LYS</t>
   </si>
@@ -148,66 +148,66 @@
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-2000lys/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-CITY 4x320W LED</t>
   </si>
   <si>
     <t>1 370 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта AGG AD11-230Y-S (LHM-V9)</t>
+  </si>
+  <si>
+    <t>1 416 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта Tide Power LHL8-LP</t>
   </si>
   <si>
-    <t>1 371 769</t>
+    <t>1 477 740</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000Q</t>
   </si>
   <si>
     <t>1 540 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000q/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT45</t>
   </si>
   <si>
     <t>1 590 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt45/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
   </si>
@@ -671,51 +671,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a7cafc1a6cb5b52ef9718e57f03a2a1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e499b8f9138868eb028d6f850282a1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1347,80 +1347,80 @@
       </c>
       <c r="C16" s="2">
         <v>9</v>
       </c>
       <c r="D16" s="2">
         <v>4200</v>
       </c>
       <c r="E16" s="2">
         <v>4000</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:26">
       <c r="A17" s="1" t="s">
         <v>44</v>
       </c>
       <c r="B17" s="2" t="s">
         <v>45</v>
       </c>
       <c r="C17" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D17" s="2">
-        <v>5530</v>
+        <v>4200</v>
       </c>
       <c r="E17" s="2">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D18" s="2">
-        <v>4200</v>
+        <v>5530</v>
       </c>
       <c r="E18" s="2">
-        <v>4000</v>
+        <v>3000</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="2">
         <v>9</v>
       </c>
       <c r="D19" s="2">
         <v>4200</v>
       </c>
       <c r="E19" s="2">
         <v>4000</v>
       </c>
       <c r="F19" s="2" t="s">