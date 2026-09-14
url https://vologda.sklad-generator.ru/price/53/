--- v1 (2026-07-20)
+++ v2 (2026-09-14)
@@ -67,171 +67,171 @@
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT440</t>
   </si>
   <si>
     <t>460 000</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt440/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT640</t>
   </si>
   <si>
     <t>680 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt640/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP галогенные 4 x 1kW</t>
   </si>
   <si>
-    <t>910 308</t>
+    <t>988 399</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-galogennye-4-x-1kw/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W LED</t>
   </si>
   <si>
-    <t>978 143</t>
+    <t>1 062 054</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W 9м LED</t>
   </si>
   <si>
-    <t>986 490</t>
+    <t>1 071 116</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-9m-led/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
+  </si>
+  <si>
+    <t>1 250 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x160w-led/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
+  </si>
+  <si>
+    <t>1 260 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-1400lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта Energo MP6/230-2000LYS</t>
+  </si>
+  <si>
+    <t>1 320 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-2000lys/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта CTG LTW3K</t>
   </si>
   <si>
-    <t>1 228 410</t>
+    <t>1 333 790</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/ctg/ltw3k/</t>
   </si>
   <si>
-    <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
-[...31 lines deleted...]
-  <si>
     <t>Дизельная осветительная мачта Trime X-CITY 4x320W LED</t>
   </si>
   <si>
     <t>1 370 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта AGG AD11-230Y-S (LHM-V9)</t>
   </si>
   <si>
     <t>1 416 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000Q</t>
+  </si>
+  <si>
+    <t>1 540 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000q/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT45</t>
+  </si>
+  <si>
+    <t>1 590 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt45/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта Tide Power LHL8-LP</t>
   </si>
   <si>
-    <t>1 477 740</t>
+    <t>1 604 509</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
-  </si>
-[...22 lines deleted...]
-    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта AGG AD11-230Y-S (LED)</t>
   </si>
   <si>
     <t>1 682 500</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s-led-/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500Q</t>
   </si>
   <si>
     <t>1 700 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500q/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kubota</t>
   </si>
   <si>
     <t>1 790 000</t>
   </si>
@@ -671,51 +671,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e499b8f9138868eb028d6f850282a1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256fc635621bb1386367ab144d9c5f1.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1186,149 +1186,149 @@
       </c>
       <c r="C9" s="2">
         <v>9</v>
       </c>
       <c r="D9" s="2">
         <v>5530</v>
       </c>
       <c r="E9" s="2">
         <v>1400</v>
       </c>
       <c r="F9" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G9" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="10" spans="1:26">
       <c r="A10" s="1" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>26</v>
       </c>
       <c r="C10" s="2">
-        <v>9</v>
+        <v>5.5</v>
       </c>
       <c r="D10" s="2">
-        <v>4400</v>
+        <v>2600</v>
       </c>
       <c r="E10" s="2">
-        <v>1280</v>
+        <v>640</v>
       </c>
       <c r="F10" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G10" t="s">
         <v>27</v>
       </c>
     </row>
     <row r="11" spans="1:26">
       <c r="A11" s="1" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="2" t="s">
         <v>29</v>
       </c>
       <c r="C11" s="2">
-        <v>5.5</v>
+        <v>8.5</v>
       </c>
       <c r="D11" s="2">
-        <v>2600</v>
+        <v>4900</v>
       </c>
       <c r="E11" s="2">
-        <v>640</v>
+        <v>1400</v>
       </c>
       <c r="F11" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G11" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="12" spans="1:26">
       <c r="A12" s="1" t="s">
         <v>31</v>
       </c>
       <c r="B12" s="2" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="2">
         <v>8.5</v>
       </c>
       <c r="D12" s="2">
         <v>4900</v>
       </c>
       <c r="E12" s="2">
-        <v>1400</v>
+        <v>2000</v>
       </c>
       <c r="F12" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G12" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="13" spans="1:26">
       <c r="A13" s="1" t="s">
         <v>34</v>
       </c>
       <c r="B13" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="C13" s="2">
+        <v>9</v>
+      </c>
+      <c r="D13" s="2">
+        <v>4200</v>
+      </c>
+      <c r="E13" s="2">
+        <v>4000</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>11</v>
+      </c>
+      <c r="G13" t="s">
         <v>35</v>
-      </c>
-[...13 lines deleted...]
-        <v>36</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" s="1" t="s">
+        <v>36</v>
+      </c>
+      <c r="B14" s="2" t="s">
         <v>37</v>
       </c>
-      <c r="B14" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C14" s="2">
         <v>9</v>
       </c>
       <c r="D14" s="2">
-        <v>4200</v>
+        <v>4400</v>
       </c>
       <c r="E14" s="2">
-        <v>4000</v>
+        <v>1280</v>
       </c>
       <c r="F14" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G14" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" s="1" t="s">
         <v>39</v>
       </c>
       <c r="B15" s="2" t="s">
         <v>40</v>
       </c>
       <c r="C15" s="2">
         <v>8</v>
       </c>
       <c r="D15" s="2">
         <v>4400</v>
       </c>
       <c r="E15" s="2">
         <v>1280</v>
       </c>
       <c r="F15" s="2" t="s">
@@ -1370,126 +1370,126 @@
       </c>
       <c r="C17" s="2">
         <v>9</v>
       </c>
       <c r="D17" s="2">
         <v>4200</v>
       </c>
       <c r="E17" s="2">
         <v>4000</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G17" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="18" spans="1:26">
       <c r="A18" s="1" t="s">
         <v>47</v>
       </c>
       <c r="B18" s="2" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D18" s="2">
-        <v>5530</v>
+        <v>4200</v>
       </c>
       <c r="E18" s="2">
-        <v>3000</v>
+        <v>4000</v>
       </c>
       <c r="F18" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G18" t="s">
         <v>49</v>
       </c>
     </row>
     <row r="19" spans="1:26">
       <c r="A19" s="1" t="s">
         <v>50</v>
       </c>
       <c r="B19" s="2" t="s">
         <v>51</v>
       </c>
       <c r="C19" s="2">
         <v>9</v>
       </c>
       <c r="D19" s="2">
-        <v>4200</v>
+        <v>6000</v>
       </c>
       <c r="E19" s="2">
-        <v>4000</v>
+        <v>2000</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G19" t="s">
         <v>52</v>
       </c>
     </row>
     <row r="20" spans="1:26">
       <c r="A20" s="1" t="s">
         <v>53</v>
       </c>
       <c r="B20" s="2" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="C20" s="2">
         <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>6000</v>
       </c>
       <c r="E20" s="2">
         <v>2000</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
+        <v>55</v>
+      </c>
+      <c r="B21" s="2" t="s">
         <v>56</v>
       </c>
-      <c r="B21" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C21" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D21" s="2">
-        <v>6000</v>
+        <v>5530</v>
       </c>
       <c r="E21" s="2">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="2">
         <v>9</v>
       </c>
       <c r="D22" s="2">
         <v>4800</v>
       </c>
       <c r="E22" s="2">
         <v>1280</v>
       </c>
       <c r="F22" s="2" t="s">