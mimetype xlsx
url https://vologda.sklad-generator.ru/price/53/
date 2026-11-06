--- v2 (2026-09-14)
+++ v3 (2026-11-06)
@@ -67,111 +67,111 @@
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT440</t>
   </si>
   <si>
     <t>460 000</t>
   </si>
   <si>
     <t>дизель</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt440/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT640</t>
   </si>
   <si>
     <t>680 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt640/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP галогенные 4 x 1kW</t>
   </si>
   <si>
-    <t>988 399</t>
+    <t>1 047 903</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-galogennye-4-x-1kw/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W LED</t>
   </si>
   <si>
-    <t>1 062 054</t>
+    <t>1 126 013</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Tide Power LML8-LP 4 x 350W 9м LED</t>
   </si>
   <si>
-    <t>1 071 116</t>
+    <t>1 135 619</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lml8-lp-4-x-350w-9m-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-CITY 4x160W LED</t>
   </si>
   <si>
     <t>1 250 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x160w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Energo MP6/230-1400LYS</t>
   </si>
   <si>
     <t>1 260 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-1400lys/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Energo MP6/230-2000LYS</t>
   </si>
   <si>
     <t>1 320 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/energo/mp6-230-2000lys/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта CTG LTW3K</t>
   </si>
   <si>
-    <t>1 333 790</t>
+    <t>1 346 754</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/ctg/ltw3k/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-CITY 4x320W LED</t>
   </si>
   <si>
     <t>1 370 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-city-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта AGG AD11-230Y-S (LHM-V9)</t>
   </si>
   <si>
     <t>1 416 000</t>
   </si>
@@ -181,75 +181,75 @@
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT41000Q</t>
   </si>
   <si>
     <t>1 540 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt41000q/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT45</t>
   </si>
   <si>
     <t>1 590 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt45/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500/</t>
   </si>
   <si>
+    <t>Дизельная осветительная мачта AGG AD11-230Y-S (LED)</t>
+  </si>
+  <si>
+    <t>1 682 500</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/agg/ad11-230y-s-led-/</t>
+  </si>
+  <si>
+    <t>Дизельная осветительная мачта LIGHT-TECHNO LT4500Q</t>
+  </si>
+  <si>
+    <t>1 700 000</t>
+  </si>
+  <si>
+    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500q/</t>
+  </si>
+  <si>
     <t>Дизельная осветительная мачта Tide Power LHL8-LP</t>
   </si>
   <si>
-    <t>1 604 509</t>
+    <t>1 701 116</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/tide-power/lhl8-lp/</t>
-  </si>
-[...16 lines deleted...]
-    <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/light-techno/lt4500q/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 4x1000W MH Kubota</t>
   </si>
   <si>
     <t>1 790 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x1000w-mh-kubota/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 4x320W LED</t>
   </si>
   <si>
     <t>1 900 000</t>
   </si>
   <si>
     <t>https://vologda.sklad-generator.ru/osvetitelnye-machty/trime/x-start-4x320w-led/</t>
   </si>
   <si>
     <t>Дизельная осветительная мачта Trime X-START 4x320W LED Kubota D1105</t>
   </si>
   <si>
     <t>2 100 000</t>
   </si>
@@ -671,51 +671,51 @@
     <xf xfId="0" fontId="0" numFmtId="0" fillId="2" borderId="2" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="3" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="1" applyProtection="true">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="true" shrinkToFit="false"/>
       <protection hidden="false"/>
     </xf>
     <xf xfId="0" fontId="1" numFmtId="0" fillId="2" borderId="4" applyFont="1" applyNumberFormat="0" applyFill="0" applyBorder="1" applyAlignment="0" applyProtection="true">
       <protection hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19256fc635621bb1386367ab144d9c5f1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1df5516c7e36a9fade51932c6f1b301.jpeg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="3067050" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -1439,103 +1439,103 @@
       </c>
       <c r="C20" s="2">
         <v>9</v>
       </c>
       <c r="D20" s="2">
         <v>6000</v>
       </c>
       <c r="E20" s="2">
         <v>2000</v>
       </c>
       <c r="F20" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G20" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="21" spans="1:26">
       <c r="A21" s="1" t="s">
         <v>55</v>
       </c>
       <c r="B21" s="2" t="s">
         <v>56</v>
       </c>
       <c r="C21" s="2">
-        <v>8.5</v>
+        <v>9</v>
       </c>
       <c r="D21" s="2">
-        <v>5530</v>
+        <v>4800</v>
       </c>
       <c r="E21" s="2">
-        <v>3000</v>
+        <v>1280</v>
       </c>
       <c r="F21" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G21" t="s">
         <v>57</v>
       </c>
     </row>
     <row r="22" spans="1:26">
       <c r="A22" s="1" t="s">
         <v>58</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>59</v>
       </c>
       <c r="C22" s="2">
         <v>9</v>
       </c>
       <c r="D22" s="2">
-        <v>4800</v>
+        <v>6000</v>
       </c>
       <c r="E22" s="2">
-        <v>1280</v>
+        <v>2000</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G22" t="s">
         <v>60</v>
       </c>
     </row>
     <row r="23" spans="1:26">
       <c r="A23" s="1" t="s">
         <v>61</v>
       </c>
       <c r="B23" s="2" t="s">
         <v>62</v>
       </c>
       <c r="C23" s="2">
-        <v>9</v>
+        <v>8.5</v>
       </c>
       <c r="D23" s="2">
-        <v>6000</v>
+        <v>5530</v>
       </c>
       <c r="E23" s="2">
-        <v>2000</v>
+        <v>3000</v>
       </c>
       <c r="F23" s="2" t="s">
         <v>11</v>
       </c>
       <c r="G23" t="s">
         <v>63</v>
       </c>
     </row>
     <row r="24" spans="1:26">
       <c r="A24" s="1" t="s">
         <v>64</v>
       </c>
       <c r="B24" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C24" s="2">
         <v>8</v>
       </c>
       <c r="D24" s="2">
         <v>4200</v>
       </c>
       <c r="E24" s="2">
         <v>4000</v>
       </c>
       <c r="F24" s="2" t="s">